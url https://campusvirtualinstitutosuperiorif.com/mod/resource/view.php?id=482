--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -335,75 +335,62 @@
         </w:rPr>
         <w:t>We can use </w:t>
       </w:r>
       <w:r w:rsidR="00652E78">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00FB64AA" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>used to + </w:t>
       </w:r>
-      <w:r w:rsidR="004C6F76">
-[...23 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00FB64AA" w:rsidRPr="00042E53">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+          </w:rPr>
+          <w:t>infinitive</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00652E78" w:rsidRPr="00652E78">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00FB64AA" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FB64AA" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>to talk about </w:t>
       </w:r>
@@ -649,74 +636,61 @@
         </w:rPr>
         <w:t>used to + infinitive</w:t>
       </w:r>
       <w:r w:rsidR="00652E78">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00FB64AA" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t> to talk about situations or states (</w:t>
       </w:r>
-      <w:r w:rsidR="004C6F76">
-[...22 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00FB64AA" w:rsidRPr="00042E53">
+          <w:rPr>
+            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+          </w:rPr>
+          <w:t>stative verbs</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00FB64AA" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>) which were true in the past but are no longer true.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FB64AA" w:rsidRPr="00042E53" w:rsidRDefault="00FB64AA" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="1A8EC1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFDFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -743,51 +717,51 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>used to be</w:t>
       </w:r>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t> blond. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025675A" w:rsidRPr="00042E53" w:rsidRDefault="00FB64AA" w:rsidP="00392C9F">
+    <w:p w:rsidR="0025675A" w:rsidRPr="005831C2" w:rsidRDefault="00FB64AA" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="1A8EC1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFDFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -802,126 +776,446 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>used to live</w:t>
       </w:r>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t> with my mum when I was a child.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB64AA" w:rsidRPr="00042E53" w:rsidRDefault="006F2967" w:rsidP="00392C9F">
+    <w:p w:rsidR="005831C2" w:rsidRDefault="005831C2" w:rsidP="005831C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="1A8EC1"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005831C2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>En los casos a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nteriores estamos utilizando la expresión “used to” en forma afirmativa; la forma negativa sería </w:t>
+      </w:r>
+      <w:r w:rsidR="008923EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ … didn’t use to . . . ” y la interrogativa “ did + use to . . . ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008923EE" w:rsidRDefault="008923EE" w:rsidP="005831C2">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="1A8EC1"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008923EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples: I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008923EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>didn´t use to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008923EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>chips when I was younger. (-)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008923EE" w:rsidRPr="00CB1613" w:rsidRDefault="008923EE" w:rsidP="008923EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="1A8EC1"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008923EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Did</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008923EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>use to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008923EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with Mike? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>(?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008923EE" w:rsidRDefault="008923EE" w:rsidP="008923EE">
+      <w:pPr>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="1A8EC1"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008923EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008923EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>No usamos la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-AR" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “d” en “used” porque, tanto en la forma negativa como en la interrogativa tenemos el auxiliar “did” que denota pasado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB64AA" w:rsidRPr="009F3DFB" w:rsidRDefault="006F2967" w:rsidP="00392C9F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
         <w:spacing w:before="346" w:after="346" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00042E53">
+      <w:r w:rsidRPr="009F3DFB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>“WOULD”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB64AA" w:rsidRPr="00042E53" w:rsidRDefault="00C92CE3" w:rsidP="00392C9F">
+    <w:p w:rsidR="009F3DFB" w:rsidRDefault="009F3DFB" w:rsidP="00392C9F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00042E53">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:t xml:space="preserve">“Would” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for past habits is slightly more formal than “used to”. It is often used in stories. We don’t normally use “would” in negative and questions for past habits. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB64AA" w:rsidRPr="00042E53" w:rsidRDefault="00C92CE3" w:rsidP="00392C9F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00042E53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB64AA" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>We can also use </w:t>
+        <w:t>We can use </w:t>
       </w:r>
       <w:r w:rsidR="00652E78">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00FB64AA" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>would</w:t>
       </w:r>
       <w:r w:rsidR="00FB64AA" w:rsidRPr="00042E53">
         <w:rPr>
@@ -1003,304 +1297,317 @@
       </w:r>
       <w:r w:rsidR="00FB64AA" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>we did repeatedly</w:t>
       </w:r>
       <w:r w:rsidR="00FB64AA" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t> in the past.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB64AA" w:rsidRPr="00FB64AA" w:rsidRDefault="00FB64AA" w:rsidP="00392C9F">
+    <w:p w:rsidR="00FB64AA" w:rsidRPr="009F3DFB" w:rsidRDefault="00FB64AA" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="1A8EC1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFDFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-ES"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>When I was a child, we </w:t>
+        <w:t>When I was a child, we</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3DFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042E53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="50AF31"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>would go</w:t>
       </w:r>
+      <w:r w:rsidR="009F3DFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="50AF31"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t> to the shopping centre every Saturday. </w:t>
       </w:r>
-      <w:r w:rsidR="00C92CE3">
+      <w:r w:rsidR="00C92CE3" w:rsidRPr="009F3DFB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="es-ES"/>
-[...79 lines deleted...]
-        <w:t>)</w:t>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>(go=action verb)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FB64AA" w:rsidRPr="00042E53" w:rsidRDefault="00FB64AA" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="1A8EC1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFDFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>My 5th-grade teacher </w:t>
       </w:r>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="50AF31"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>would tell</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:t>would </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3DFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="50AF31"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042E53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="50AF31"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>tell</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042E53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="50AF31"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
         <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3DFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="50AF31"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>me to shut up at the beginning of every class.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3DFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C92CE3" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>(tell=action verb)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FB64AA" w:rsidRPr="00042E53" w:rsidRDefault="00C92CE3" w:rsidP="00392C9F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="346" w:after="346" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: we can’t use “would” </w:t>
       </w:r>
       <w:r w:rsidR="00FB64AA" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>to talk about situations or states</w:t>
       </w:r>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1392,51 +1699,51 @@
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="153670" cy="153670"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Imagen 1" descr="https://test-english.com/staging11/wp-content/uploads/wrong.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="https://test-english.com/staging11/wp-content/uploads/wrong.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId12">
                       <a:duotone>
                         <a:prstClr val="black"/>
                         <a:schemeClr val="accent3">
                           <a:tint val="45000"/>
                           <a:satMod val="400000"/>
                         </a:schemeClr>
                       </a:duotone>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="153670" cy="153670"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
@@ -1450,129 +1757,51 @@
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="002751A2" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002751A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...77 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(be=stative verb)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FB64AA" w:rsidRPr="00042E53" w:rsidRDefault="00FB64AA" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="1A8EC1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFDFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -1626,51 +1855,51 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="153670" cy="153670"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Imagen 2" descr="https://test-english.com/staging11/wp-content/uploads/correct.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="https://test-english.com/staging11/wp-content/uploads/correct.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId13">
                       <a:duotone>
                         <a:prstClr val="black"/>
                         <a:schemeClr val="accent2">
                           <a:tint val="45000"/>
                           <a:satMod val="400000"/>
                         </a:schemeClr>
                       </a:duotone>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="153670" cy="153670"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
@@ -1760,51 +1989,51 @@
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="153670" cy="153670"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Imagen 3" descr="https://test-english.com/staging11/wp-content/uploads/wrong.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="https://test-english.com/staging11/wp-content/uploads/wrong.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId12">
                       <a:duotone>
                         <a:prstClr val="black"/>
                         <a:schemeClr val="accent3">
                           <a:tint val="45000"/>
                           <a:satMod val="400000"/>
                         </a:schemeClr>
                       </a:duotone>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="153670" cy="153670"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
@@ -1815,123 +2044,51 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="002751A2" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002751A2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...71 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(live=stative verb)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRPr="00042E53" w:rsidRDefault="00FB64AA" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="1A8EC1"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAFDFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -1985,51 +2142,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="153670" cy="153670"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Imagen 4" descr="https://test-english.com/staging11/wp-content/uploads/correct.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="https://test-english.com/staging11/wp-content/uploads/correct.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId13">
                       <a:duotone>
                         <a:prstClr val="black"/>
                         <a:schemeClr val="accent2">
                           <a:tint val="45000"/>
                           <a:satMod val="400000"/>
                         </a:schemeClr>
                       </a:duotone>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="153670" cy="153670"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
@@ -2047,335 +2204,168 @@
     <w:p w:rsidR="009607E6" w:rsidRPr="00B256EE" w:rsidRDefault="000B3CD4" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nota</w:t>
       </w:r>
       <w:r w:rsidR="009607E6" w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009607E6" w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para poder utilizar “</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> para poder utilizar “used to” and “would” de forma adecuada deben tener en cuenta la diferencia entre </w:t>
+      </w:r>
+      <w:r w:rsidR="00B256EE" w:rsidRPr="00B256EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stative Verbs y</w:t>
+      </w:r>
       <w:r w:rsidR="009607E6" w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>used</w:t>
-[...110 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Active Verbs</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRPr="00B256EE" w:rsidRDefault="00B256EE" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Veamos:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r w:rsidR="009607E6" w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">n inglés, algunos verbos describen </w:t>
       </w:r>
       <w:r w:rsidR="009607E6" w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>estados o situaciones</w:t>
       </w:r>
       <w:r w:rsidR="009607E6" w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">(stative verbs) </w:t>
+      </w:r>
+      <w:r w:rsidR="009607E6" w:rsidRPr="00B256EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y otros describen </w:t>
+      </w:r>
+      <w:r w:rsidR="009607E6" w:rsidRPr="00B256EE">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>acciones</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>stative</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> (active</w:t>
+      </w:r>
+      <w:r w:rsidR="00147EB2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or dynamic</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...80 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> verbs)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRPr="00B256EE" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00147EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="C0504D" w:themeColor="accent2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="004511EB">
         <w:rPr>
@@ -2411,125 +2401,125 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B256EE" w:rsidRPr="00147EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="C0504D" w:themeColor="accent2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B256EE" w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estos verbos hablan de:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
+    <w:p w:rsidR="009607E6" w:rsidRPr="009F3DFB" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F3DFB">
         <w:t xml:space="preserve">emociones </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
+    <w:p w:rsidR="009607E6" w:rsidRPr="009F3DFB" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F3DFB">
         <w:t xml:space="preserve">pensamientos </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
+    <w:p w:rsidR="009607E6" w:rsidRPr="009F3DFB" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F3DFB">
         <w:t xml:space="preserve">gustos </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
+    <w:p w:rsidR="009607E6" w:rsidRPr="009F3DFB" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F3DFB">
         <w:t xml:space="preserve">posesión </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
+    <w:p w:rsidR="009607E6" w:rsidRPr="009F3DFB" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F3DFB">
         <w:t xml:space="preserve">sentidos </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
+    <w:p w:rsidR="009607E6" w:rsidRPr="009F3DFB" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F3DFB">
         <w:t xml:space="preserve">estados en general </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00392C9F" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">NO </w:t>
       </w:r>
       <w:r w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>muestran una acción física o un movimiento.</w:t>
@@ -2550,329 +2540,192 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00392C9F">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">no se usan en </w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="00392C9F">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">los tiempos continuos (- </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">los tiempos continuos (- ing ). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRPr="00B256EE" w:rsidRDefault="00B256EE" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Examples</w:t>
-[...6 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Examples:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
         </w:rPr>
         <w:t>love</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> music. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>She</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">She </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
         </w:rPr>
         <w:t>knows</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00392C9F">
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> the answer.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>They</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">They </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00392C9F">
         <w:t xml:space="preserve"> a car.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>We</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
         </w:rPr>
         <w:t>believe</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00392C9F">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> you.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRPr="00B256EE" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> Incorrect:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRPr="00B256EE" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">I am </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">I am loving music. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRPr="00042E53" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">She is knowing the answer. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRPr="00042E53" w:rsidRDefault="00B256EE" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:jc w:val="both"/>
@@ -3040,340 +2893,249 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/ wish</w:t>
       </w:r>
       <w:r w:rsidR="007F3A58" w:rsidRPr="00042E53">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652E78" w:rsidRDefault="00392C9F" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392C9F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Si bien, g</w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="00392C9F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>eneralmente</w:t>
       </w:r>
       <w:r w:rsidR="00652E78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">estos verbos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="00B256EE">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="00392C9F">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">se usan en los tiempos continuos (- </w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>se usan en los tiempos continuos (- ing )</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3CD4">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>SI</w:t>
+      </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="00392C9F">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>ing</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> existen algun</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="00392C9F">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> )</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>excepciones. Es decir,</w:t>
+      </w:r>
+      <w:r w:rsidR="004511EB">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hay </w:t>
+      </w:r>
+      <w:r w:rsidR="00652E78" w:rsidRPr="00392C9F">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verbos que se pueden usar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00652E78" w:rsidRPr="00392C9F">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiempos simples o continu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="00652E78" w:rsidRPr="00392C9F">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero su significado varía según se use de una manera </w:t>
+      </w:r>
       <w:r w:rsidR="000B3CD4">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidR="00652E78" w:rsidRPr="00392C9F">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>otra.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00652E78" w:rsidRPr="00392C9F">
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Por ejemplo, el verbo “think”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34B17">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> existen algun</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00652E78" w:rsidRPr="00392C9F">
+        <w:t>el verbo “have”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34B17">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">s </w:t>
-[...183 lines deleted...]
-        <w:t>”</w:t>
+        <w:t xml:space="preserve"> y el verbo “to be”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652E78" w:rsidRPr="004511EB" w:rsidRDefault="00392C9F" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3421,62 +3183,60 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando usamos </w:t>
       </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>think</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00560DAB" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en presente simple, generalmente significa </w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3560,123 +3320,102 @@
         </w:rPr>
         <w:t xml:space="preserve">(Creo / Opino que este ejercicio es difícil.) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652E78" w:rsidRPr="004511EB" w:rsidRDefault="00652E78" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Acá </w:t>
       </w:r>
       <w:r w:rsidR="00560DAB" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00560DAB" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>think</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00560DAB" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">es un </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>stative</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>stative verb</w:t>
+      </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> porque habla de una opinión o estado mental.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652E78" w:rsidRPr="004511EB" w:rsidRDefault="00560DAB" w:rsidP="00560DAB">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>THINK</w:t>
       </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
@@ -3706,62 +3445,60 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cuando usamos</w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>think</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3840,336 +3577,205 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t xml:space="preserve">am </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>am thinking</w:t>
+      </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t>thinking</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t>about</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>about the crime scene.</w:t>
+      </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b w:val="0"/>
-[...94 lines deleted...]
-        <w:t xml:space="preserve">Estoy pensando en la escena del crimen.) </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Estoy pensando en la escena del crimen.) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652E78" w:rsidRPr="004511EB" w:rsidRDefault="00652E78" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Acá </w:t>
       </w:r>
       <w:r w:rsidR="004511EB" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004511EB" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>think</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004511EB" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">es un </w:t>
       </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">active </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>active verb</w:t>
+      </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> porque describe una acción mental en progreso.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652E78" w:rsidRPr="004511EB" w:rsidRDefault="004511EB" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HAVE </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>present</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">present </w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>simple = posesión</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652E78" w:rsidRPr="004511EB" w:rsidRDefault="00652E78" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>She</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4195,113 +3801,57 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ella tiene una cámara.) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652E78" w:rsidRPr="004511EB" w:rsidRDefault="004511EB" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Acá “</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">, es decir, indica </w:t>
+        <w:t xml:space="preserve">Acá “have” está actuando como stative verb, es decir, indica </w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">estado / posesión → no </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>estado / posesión → no continuous.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652E78" w:rsidRPr="004511EB" w:rsidRDefault="004511EB" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4388,296 +3938,247 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ella está almorzando.) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00652E78" w:rsidRDefault="004511EB" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Acá “</w:t>
-[...27 lines deleted...]
-        <w:t>, es decir, indica una</w:t>
+        <w:t>Acá “have” está actuando como un active verb, es decir, indica una</w:t>
       </w:r>
       <w:r w:rsidR="00652E78" w:rsidRPr="004511EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> acción en progreso.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E34B17" w:rsidRDefault="00E34B17" w:rsidP="00392C9F">
+    <w:p w:rsidR="00E34B17" w:rsidRPr="005831C2" w:rsidRDefault="00E34B17" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E34B17">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005831C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> simple</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a) BE present simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E34B17" w:rsidRDefault="00E34B17" w:rsidP="00392C9F">
+    <w:p w:rsidR="00E34B17" w:rsidRPr="005831C2" w:rsidRDefault="00E34B17" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00E34B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> He</w:t>
       </w:r>
       <w:r w:rsidRPr="00E34B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidRPr="00E34B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>inmature.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E34B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005831C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>El es siempre inmaduro)</w:t>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>(El es siempre inmaduro)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E34B17" w:rsidRDefault="00E34B17" w:rsidP="00392C9F">
+    <w:p w:rsidR="00E34B17" w:rsidRPr="005831C2" w:rsidRDefault="00E34B17" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005831C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>b) BE present continuous</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E34B17" w:rsidRPr="00E34B17" w:rsidRDefault="00E34B17" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00E34B17">
+      <w:r w:rsidRPr="005831C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t>(El está siendo</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005831C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>He</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005831C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> o actuando de forma </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E34B17">
+        <w:t xml:space="preserve"> is being </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005831C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>inmature.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005831C2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t>inmadur</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E34B17">
+        <w:t>(El está siendo</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> t</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> o actuando de forma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
+        <w:t>inmadur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34B17">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
         <w:t>emporalmente)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004511EB" w:rsidRPr="00E34B17" w:rsidRDefault="004511EB" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRPr="00147EB2" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
@@ -4769,216 +4270,149 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00147EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estas acciones sí pueden estar ocurriendo “ahora”, por eso pueden usarse en presente continuo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRPr="00147EB2" w:rsidRDefault="00147EB2" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00147EB2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Examples</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Examples: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">He </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>is running</w:t>
+      </w:r>
       <w:r w:rsidR="004511EB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>They</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">They </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
         </w:rPr>
-        <w:t xml:space="preserve">are </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>are studying</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
         </w:rPr>
-        <w:t xml:space="preserve">am </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>am eating</w:t>
+      </w:r>
       <w:r w:rsidR="004511EB">
         <w:t xml:space="preserve"> pizza.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">The dog </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> sleeping</w:t>
+        <w:t>is sleeping</w:t>
       </w:r>
       <w:r w:rsidR="004511EB">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRPr="00042E53" w:rsidRDefault="00147EB2" w:rsidP="00392C9F">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5036,81 +4470,80 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">walk / </w:t>
       </w:r>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">work / write / </w:t>
       </w:r>
       <w:r w:rsidR="007F3A58" w:rsidRPr="00042E53">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>swim, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009607E6" w:rsidRDefault="004C6F76" w:rsidP="00392C9F">
+    <w:p w:rsidR="009607E6" w:rsidRDefault="00E82E61" w:rsidP="00392C9F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRPr="00E61603" w:rsidRDefault="009607E6" w:rsidP="004511EB">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61603">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Truco fácil para reconocerlos</w:t>
       </w:r>
       <w:r w:rsidR="00E61603">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E61603" w:rsidRPr="00E61603">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deben preguntarse:</w:t>
       </w:r>
       <w:r w:rsidR="00E61603">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
@@ -5149,537 +4582,829 @@
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61603">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sí → probablemente es un </w:t>
       </w:r>
       <w:r w:rsidRPr="00E61603">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">active </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>active verb</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E61603">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009607E6" w:rsidRPr="00E61603" w:rsidRDefault="009607E6" w:rsidP="00392C9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61603">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No → probablemente es un </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E61603">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>stative</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>stative verb</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E61603">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B3CD4" w:rsidRPr="000B3CD4" w:rsidRDefault="009607E6" w:rsidP="000B3CD4">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3CD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ejemplos:</w:t>
       </w:r>
       <w:r w:rsidR="000B3CD4" w:rsidRPr="000B3CD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3CD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>“run” →</w:t>
+      </w:r>
       <w:r w:rsidRPr="000B3CD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podemos verlo → </w:t>
+      </w:r>
       <w:r w:rsidRPr="000B3CD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” →</w:t>
+        <w:t>active verb</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3CD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> podemos verlo → </w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009607E6" w:rsidRDefault="009607E6" w:rsidP="000B3CD4">
+    <w:p w:rsidR="00CB1613" w:rsidRDefault="009607E6" w:rsidP="00CB1613">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3CD4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">“know” → </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3CD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no podemos verlo físicamente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3CD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">→ stative verb </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1613" w:rsidRDefault="00CB1613" w:rsidP="00CB1613">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PAST SIMPLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1613" w:rsidRPr="00CB1613" w:rsidRDefault="00CB1613" w:rsidP="00CB1613">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="134" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We can always use the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>past simple</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as an alternative to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...48 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>used to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>would</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t> to talk about past states or habits. The main difference is that the past simple doesn't emphasise the repeated or continuous nature of the action or situation. Also, the past simple doesn't make it so clear that the thing is no longer true.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1613" w:rsidRDefault="00CB1613" w:rsidP="00CB1613">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>Examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1613" w:rsidRPr="00CB1613" w:rsidRDefault="00CB1613" w:rsidP="00CB1613">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>went</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the same beach every summer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1613" w:rsidRPr="00CB1613" w:rsidRDefault="00CB1613" w:rsidP="00CB1613">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>used to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>go to the same beach every summer.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E34B17" w:rsidRDefault="00E34B17" w:rsidP="000B3CD4">
+    <w:p w:rsidR="00CB1613" w:rsidRPr="00CB1613" w:rsidRDefault="00CB1613" w:rsidP="00CB1613">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>would</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> go to the same beach every summer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1613" w:rsidRPr="00CB1613" w:rsidRDefault="00CB1613" w:rsidP="00CB1613">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="134" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>If something happened only once, we must use the past simple.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB1613" w:rsidRPr="00CB1613" w:rsidRDefault="00CB1613" w:rsidP="00CB1613">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t>went</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1613">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="27004C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="es-AR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Egypt in 2014. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34B17" w:rsidRPr="00CB1613" w:rsidRDefault="00E34B17" w:rsidP="00CB1613">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="708" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E34B17" w:rsidRDefault="00E34B17" w:rsidP="000B3CD4">
-[...3 lines deleted...]
-        <w:ind w:left="708" w:firstLine="708"/>
+    <w:p w:rsidR="00CB1613" w:rsidRDefault="00CB1613" w:rsidP="00392C9F">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...131 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000B3CD4" w:rsidRDefault="007F3A58" w:rsidP="00392C9F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00042E53">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Source for this worksheet: </w:t>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1613">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042E53">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for this worksheet: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00952A96" w:rsidRDefault="004C6F76" w:rsidP="00392C9F">
+    <w:p w:rsidR="00952A96" w:rsidRDefault="00E82E61" w:rsidP="00392C9F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="000B3CD4" w:rsidRPr="00407D48">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://test-english.com/explanation/b1-2/used-past-habits-repeated-actions/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000B3CD4" w:rsidRPr="00042E53" w:rsidRDefault="000B3CD4" w:rsidP="00392C9F">
+    <w:p w:rsidR="000B3CD4" w:rsidRDefault="00CB1613" w:rsidP="00392C9F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="001325AA">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://learnenglish.britishcouncil.org/free-resources/grammar/b1-b2-grammar/past-habits-used-to-would-past-simple</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="000B3CD4" w:rsidRPr="00042E53" w:rsidSect="00147EB2">
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:p w:rsidR="00CB1613" w:rsidRPr="00042E53" w:rsidRDefault="00CB1613" w:rsidP="00392C9F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00CB1613" w:rsidRPr="00042E53" w:rsidSect="00147EB2">
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1558" w:bottom="1134" w:left="1560" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00B256EE" w:rsidRDefault="00B256EE" w:rsidP="002751A2">
+    <w:p w:rsidR="00CE2A44" w:rsidRDefault="00CE2A44" w:rsidP="002751A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00B256EE" w:rsidRDefault="00B256EE" w:rsidP="002751A2">
+    <w:p w:rsidR="00CE2A44" w:rsidRDefault="00CE2A44" w:rsidP="002751A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5719,88 +5444,88 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="4007766"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00B256EE" w:rsidRDefault="004C6F76">
+      <w:p w:rsidR="00B256EE" w:rsidRDefault="00E82E61">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-          <w:r w:rsidR="00E34B17">
+          <w:r w:rsidR="00CB1613">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:fldSimple>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00B256EE" w:rsidRDefault="00B256EE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00B256EE" w:rsidRDefault="00B256EE" w:rsidP="002751A2">
+    <w:p w:rsidR="00CE2A44" w:rsidRDefault="00CE2A44" w:rsidP="002751A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00B256EE" w:rsidRDefault="00B256EE" w:rsidP="002751A2">
+    <w:p w:rsidR="00CE2A44" w:rsidRDefault="00CE2A44" w:rsidP="002751A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="005973DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B0E83906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -7412,81 +7137,78 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="24092837"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="ECB8D3B0"/>
+    <w:tmpl w:val="79C034CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
-[...7 lines deleted...]
-        </w:tabs>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10336,112 +10058,119 @@
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="93"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00FB64AA"/>
+    <w:rsid w:val="0003669D"/>
     <w:rsid w:val="00042E53"/>
     <w:rsid w:val="000B3CD4"/>
     <w:rsid w:val="00147EB2"/>
     <w:rsid w:val="0016078E"/>
     <w:rsid w:val="0025675A"/>
     <w:rsid w:val="002751A2"/>
     <w:rsid w:val="00392C9F"/>
     <w:rsid w:val="004511EB"/>
     <w:rsid w:val="004B5BD6"/>
     <w:rsid w:val="004C6F76"/>
     <w:rsid w:val="00506425"/>
     <w:rsid w:val="00560DAB"/>
+    <w:rsid w:val="005831C2"/>
     <w:rsid w:val="0059145F"/>
     <w:rsid w:val="00652E78"/>
     <w:rsid w:val="006F2967"/>
     <w:rsid w:val="007F3A58"/>
     <w:rsid w:val="00801066"/>
+    <w:rsid w:val="008923EE"/>
     <w:rsid w:val="008D0918"/>
     <w:rsid w:val="008E6A49"/>
     <w:rsid w:val="00952A96"/>
     <w:rsid w:val="00954051"/>
     <w:rsid w:val="009607E6"/>
+    <w:rsid w:val="009F3DFB"/>
+    <w:rsid w:val="00AD3F36"/>
     <w:rsid w:val="00B256EE"/>
     <w:rsid w:val="00B452F7"/>
     <w:rsid w:val="00C92CE3"/>
+    <w:rsid w:val="00CB1613"/>
+    <w:rsid w:val="00CE2A44"/>
     <w:rsid w:val="00E34B17"/>
     <w:rsid w:val="00E61603"/>
+    <w:rsid w:val="00E82E61"/>
     <w:rsid w:val="00E94E82"/>
     <w:rsid w:val="00FB64AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES"/>
+  <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -11067,50 +10796,61 @@
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002751A2"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009607E6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB1613"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="82797281">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1820684571">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
@@ -12750,96 +12490,137 @@
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="single" w:sz="4" w:space="9" w:color="C5C7CD"/>
                 <w:left w:val="single" w:sz="6" w:space="9" w:color="37424E"/>
                 <w:bottom w:val="single" w:sz="4" w:space="9" w:color="C5C7CD"/>
                 <w:right w:val="single" w:sz="4" w:space="9" w:color="C5C7CD"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1069159387">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1517846298">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2102021478">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="322"/>
+          <w:marBottom w:val="322"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="24" w:space="13" w:color="EEEEEE"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1657102338">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="322"/>
+          <w:marBottom w:val="322"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="24" w:space="13" w:color="EEEEEE"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1554850583">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1889300297">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113821795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://test-english.com/explanation/b1-2/used-past-habits-repeated-actions/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://test-english.com/grammar-points/a2/stative-vs-dynamic-verbs-or-non-action-vs-action-verbs/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learnenglish.britishcouncil.org/free-resources/grammar/b1-b2-grammar/past-habits-used-to-would-past-simple" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://test-english.com/grammar-points/b1-b2/gerund-or-infinitive/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://test-english.com/explanation/b1-2/used-past-habits-repeated-actions/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13102,65 +12883,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3010F4C-AB82-41CA-A1DF-3178E1C096A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>696</Words>
-  <Characters>3833</Characters>
+  <Words>909</Words>
+  <Characters>5002</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4520</CharactersWithSpaces>
+  <CharactersWithSpaces>5900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Guille Goro</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>